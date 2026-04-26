--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10352385</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3502717.3532143</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Principles for AI Education for Elementary Grades Students</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ottenbreit-Leftwich, Anne; Glazewski, Krista; Jeon, Minji; Jantaraweragul, Katie; Hmelo-Silver, Cindy; Scribner, Adam; Lee, Seung; Mott, Bradford; Lester, James</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>27th ACM Conference on Innovation and Technology in Computer Science Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>627 to 627</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>AI is beginning to transform every aspect of society. With the dramatic increases in AI, K-12 students need to be prepared to understand AI. To succeed as the workers, creators, and innovators of the future, students must be introduced to core concepts of AI as early as elementary school. However, building a curriculum that introduces AI content to K-12 students present significant challenges, such as connecting to prior knowledge, and developing curricula that are meaningful for students and possible for teachers to teach. To lay the groundwork for elementary AI education, we conducted a qualitative study into the design of AI curricular approaches with elementary teachers and students. Interviews with elementary teachers and students suggests four design principles for creating an effective elementary AI curriculum to promote uptake by teachers. This example will present the co-designed curriculum with teachers (PRIMARYAI) and describe how these four elements were incorporated into real-world problem-based learning scenarios.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1934153; 2147811; 1934128</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>