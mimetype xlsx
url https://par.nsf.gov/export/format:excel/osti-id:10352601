--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10352601</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The rational selection of goal operations and the integration of search strategies with goal-driven marine autonomy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kondrakunta, Sravya; Gogineni, Venkatsampath R.; Cox, Michael T.; Coleman, Demetris; Tan, Xiaobo; Lin, Tony; Hou, Mengxue; Zhang, Fumin; McQuarrie, Frank; Edwards, Catherine R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Ninth Annual Conference on Advances in Cognitive Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Intelligent physical systems as embodied cognitive systems must perform high-level reasoning while concurrently managing an underlying control architecture. The link between cognition and control must manage the problem of converting continuous values from the real world to symbolic representations (and back). To generate effective behaviors, reasoning must include a capacity to replan, acquire and update new information, detect and respond to anomalies, and perform various operations on system goals. But, these processes are not independent and need further exploration. This paper examines an agent’s choices when multiple goal operations co-occur and interact, and it establishes a method of choosing between them. We demonstrate the benefits and discuss the trade offs involved with this and show positive results in a dynamic marine search task.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1849131</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>