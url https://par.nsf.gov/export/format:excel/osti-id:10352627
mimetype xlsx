--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10352627</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Case-based explanations and goal specific resource estimations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gogineni, Venkatsampath R.; Kondrakunta, Sravya; Molineaux, Matthew; Cox, Michael T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Barták, Roman; Bell, Eric</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 33rd International Conference of the Florida Artificial Intelligence Research Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>407-412</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Autonomous agents often have sufficient resources to achieve the goals that are provided to them. However, in dynamic worlds where unexpected problems are bound to occur, an agent may formulate new goals with further resource requirements. Thus, agents should be smart enough to man-age their goals and the limited resources they possess in an effective and flexible manner. We present an approach to the selection and monitoring of goals using resource estimation and goal priorities. To evaluate our approach, we designed an experiment on top of our previous work in a complex mine-clearance domain. The agent in this domain formulates its own goals by retrieving a case to explain uncovered discrepancies and generating goals from the explanation. Finally, we compare the performance of our approach to two alternatives.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1849131</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>