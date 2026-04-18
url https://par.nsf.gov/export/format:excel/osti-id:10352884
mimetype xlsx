--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10352884</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Heavy-tailed Streaming Statistical Estimation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tsai, Che-Ping; Prasad, Adarsh; Balakrishnan, Sivaraman; Ravikumar, Pradeep</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on Artificial Intelligence and Statistics (AISTATS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We consider the task of heavy-tailed statistical estimation given streaming p-dimensional samples. This could also be viewed as stochastic optimization under heavy-tailed distributions, with an additional O(p) space complexity constraint. We design a clipped stochastic gradient descent algorithm and provide an improved analysis, under a more nuanced condition on the noise of the stochastic gradients, which we show is critical when analyzing stochastic optimization problems arising from general statistical estimation problems. Our results guarantee convergence not just in expectation but with exponential concentration, and moreover does so using O(1) batch size. We provide consequences of our results for mean estimation and linear regression. Finally, we provide empirical corroboration of our results and algorithms via synthetic experiments for mean estimation and linear regression.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1934584</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>