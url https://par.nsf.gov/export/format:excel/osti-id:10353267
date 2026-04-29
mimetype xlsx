--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10353267</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ac4eef</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Lithium and Beryllium in NGC 752—an Open Cluster Twice the Age of the Hyades</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Boesgaard, Ann Merchant; Lum, Michael G.; Chontos, Ashley; Deliyannis, Constantine P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>927</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The surface abundances of the light elements lithium (Li) and beryllium (Be) reveal information about the physical processes taking place in stellar interiors. The investigation of the amount of these two elements in stars in open clusters shows the effect of age on those mechanisms. We have obtained spectra of both Li and Be in main-sequence stars in NGC 752 at high spectral resolution and high signal-to-noise ratios with HIRES on the Keck I telescope. In order to make meaningful comparisons with other clusters, we have determined the stellar parameters on a common scale. We have found abundances of Li and Be by spectral synthesis techniques. NGC 752 is twice the age of the well-studied Hyades. We find that (1) the Li dip centered near 6500 K is wider in NGC 752, having expanded toward cooler temperatures; (2) the Be dip is deeper in the older NGC 752; (3) the Li “peak” near 6200 K is lower by about 0.3 dex; (4) although there is little Be depletion in the cooler stars, it is possible that Be may be lower in NGC 752 than in the Hyades; and (5) the Li content in both clusters declines with decreasing temperature, but there is less Li in NGC 752 at a given temperature by ∼0.4 dex. These differences are consistent with the transport of the light-element nuclei below the surface convection zone as predicted by theory. That connection to rotational spin-down is indicated by the pattern of rotation with temperature in the two clusters.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1909456</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>