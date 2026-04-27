--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10353302</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3478431.3499333</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Achieving CSforAll: Preparing Special Education Pre-service Teachers to Bring Computing to Students with Disabilities</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yadav, Aman; Israel, Maya; Bouck, Emily; Cobo, Alexis; Samuels, John</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-22T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Technical Symposium on Computer Science Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>196 to 201</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>While computational thinking has gained popularity in K-12 schools to increase access to computing tools and practices, there is still limited understanding on how to broaden participation of students with disabilities in computational thinking (CT). One approach to increasing access to computing to students with disabilities is to educate future special education teachers to bring CT into their instruction. This study examined the influence of integrating CT into assistive technology course for special education pre-service teachers. Our results suggest that integrating CT into special educa- tion teacher preparation coursework can have a positive impact on how pre-service teachers see the value of bringing computational practices to students with disabilities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1936440</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>