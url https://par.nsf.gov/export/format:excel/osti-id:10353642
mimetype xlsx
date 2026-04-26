--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10353642</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.56553/popets-2022-0116</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effects of Privacy Permissions on User Choices in Voice Assistant App Stores</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Gary; Malkin, Nathan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings on Privacy Enhancing Technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>421 to 439</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2299-0984</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Intelligent voice assistants, and the thirdparty apps (aka “skills” or “actions”) that power them, are increasing in popularity and beginning to experiment with the ability to continuously listen to users. This paper studies how privacy concerns related to such always-listening voice assistants might affect consumer behavior and whether certain privacy mitigations would render them more acceptable. To explore these questions with more realistic user choices, we built an interactive app store that allowed users to install apps for a hypothetical always-listening voice assistant. In a study with 214 participants, we asked users to browse the app store and install apps for different voice assistants that offered varying levels of privacy protections. We found that users were generally more willing to install continuously-listening apps when there were greater privacy protections, but this effect was not universally present. The majority did not review any permissions in detail, but still expressed a preference for stronger privacy protections. Our results suggest that privacy factors into user choice, but many people choose to skip this information.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1801501</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>