--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10353673</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/2058-9565/ac676c</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An optical tweezer array of ground-state polar molecules</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Jessie T; Picard, Lewis R; Cairncross, William B; Wang, Kenneth; Yu, Yichao; Fang, Fang; Ni, Kang-Kuen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Quantum Science and Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>035006</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2058-9565</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Fully internal and motional state controlled and individually manipulable polar molecules are desirable for many quantum science applications leveraging the rich state space and intrinsic interactions of molecules. While prior efforts at assembling molecules from their constituent atoms individually trapped in optical tweezers achieved such a goal for exactly one molecule (Zhang J T              et al              2020              Phys. Rev. Lett.              124              253401; Cairncross W B              et al              2021              Phys. Rev. Lett.              126              123402; He X              et al              2020              Science              370              331–5), here we extend the technique to an array of five molecules, unlocking the ability to study molecular interactions. We detail the technical challenges and solutions inherent in scaling this system up. With parallel preparation and control of multiple molecules in hand, this platform now serves as a starting point to harness the vast resources and long-range dipolar interactions of molecules.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2110225</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>