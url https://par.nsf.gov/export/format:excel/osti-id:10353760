--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10353760</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dissolved Organic Nitrogen Concentration and d15N Distribution along a Zonal Transect in the South Pacific</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liang, Z.; Marconi, D; Sigman, D.; Knapp, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 Ocean Sciences Meeting</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Dissolved organic nitrogen (DON) is the dominant form of bioavailable nitrogen in the euphotic zone of subtropical gyres, where nitrate (NO3-) concentrations are low. However, the spatial distribution of DON production and consumption in the surface ocean remains poorly resolved due to the relatively narrow range in euphotic zone DON concentrations. Recently, the stable isotopic composition (d15N) of DON has been used to identify DON production and consumption in the surface ocean, making isotopic measurements a more sensitive indicator of DON cycling than concentration measurements alone. Here we report DON concentration and d15N measurements in the upper ~300 m from a zonal transect along ~30˚S in the South Pacific (GO-SHIP P06-2017), including samples in the Western South Pacific (154˚E-170˚W), in the oligotrophic South Pacific Subtropical Gyre (110˚W -170˚W), and overlying the Oxygen Deficient Zone (ODZ) in the east (78˚W-110˚W). We observed small variations in surface DON concentrations. Surface DON in Western South Pacific, oligotrophic South Pacific Subtropical Gyre and above the ODZ are 4.6±1.0 µM, 4.3±0.7 µM, and 4.8±0.5 µM, respectively. d15N of DON in the euphotic zone is lower in the west and higher in the east, consistent with distributions of nitrogen fixation and denitrification, respectively, in the South Pacific. Similar decreasing trend in DON d15N in the euphotic zone and subsurface nitrate d15N was observed from the east to the west in the South Pacific, suggesting the d15N in subsurface nitrate could be imprinted in the DON d15N in the euphotic zone. Low surface ocean DON d15N in the Western South Pacific (2.4±1.8 ‰) and oligotrophic South Pacific Subtropical Gyre (2.6±1.6 ‰) compared with surface ocean DON d15N above ODZ (5.4±2.3 ‰) infer significant low-d15N nitrogen is added to the western South Pacific and oligotrophic South Pacific Subtropical Gyre, potentially from N2 fixation. Additionally, high DON d15N at ~180˚ was consistent with entrainment of subsurface NO3- into surface waters due to shallow bathymetry. Together, these observations suggest that DON production and consumption processes operate on timescales adequately fast to produce isotopic gradients across the South Pacific. Comparisons of surface ocean DON d15N with subsurface nitrate d15N constrain the locations and timescales of these processes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1829797</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>