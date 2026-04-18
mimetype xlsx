--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10353946</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1090/tran/8548</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cohomology of finite tensor categories: Duality and Drinfeld centers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Negron, Cris; Plavnik, Julia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Transactions of the American Mathematical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>375</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1054</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2069 to 2112</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0002-9947</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We consider the finite generation property for cohomology of a finite tensor category                                                                                          C                                        \mathscr {C}                                                              , which requires that the self-extension algebra of the unit                              \operatorname {Ext}^\text {\tiny                            ∙                              }_\mathscr {C}(\mathbf {1},\mathbf {1})                            is a finitely generated algebra and that, for each object                                                                    V                    V                                                              in                                                                                          C                                        \mathscr {C}                                                              , the graded extension group                              \operatorname {Ext}^\text {\tiny                            ∙                              }_\mathscr {C}(\mathbf {1},V)                            is a finitely generated module over the aforementioned algebra. We prove that this cohomological finiteness property is preserved under duality (with respect to exact module categories) and taking the Drinfeld center, under suitable restrictions on                                                                                          C                                        \mathscr {C}                                                              . For example, the stated result holds when                                                                                          C                                        \mathscr {C}                                                              is a braided tensor category of odd Frobenius-Perron dimension. By applying our general results, we obtain a number of new examples of finite tensor categories with finitely generated cohomology. In characteristic                                                                    0                    0                                                              , we show that dynamical quantum groups at roots of unity have finitely generated cohomology. We also provide a new class of examples in finite characteristic which are constructed via infinitesimal group schemes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2149817; 1802503</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>