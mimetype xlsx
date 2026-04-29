--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10353998</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/doi.org/10.3390/sym140407/31</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Theoretical Constraints on Neutron-Mirror-Neutron Oscillation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>K. S. Babu and R. N. Mohapatra</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Symmetry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>731</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0865-4824</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Mirror models lead to the possibility that neutron (n) can oscillate into its mirror partner (n′), inspiring several experimental searches for this phenomenon. The condition for observability of this oscillation is a high degree of degeneracy between the n and n′ masses, which can be guaranteed if there is exact parity symmetry taking all particles to their mirror partners. However, consistency of these models with big-bang nucleosynthesis requires that this parity symmetry be broken in the early universe in a scenario called asymmetric inflation. In this paper, we study the consistency of an observable n − n′ oscillations signal with asymmetric inflation and derive various theoretical constraints. In particular, we find that the reheat temperature after inflation should lie below 2.5 TeV, and we predict a singlet fermion with a mass below 100 GeV. In simple models, where the right-handed neutrino is a mediator of baryon-number-violating interactions, we find that the light neutrinos are Dirac fermions with their masses arising radiatively through one-loop diagrams</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1914731</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>