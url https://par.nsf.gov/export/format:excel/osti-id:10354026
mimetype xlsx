--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10354026</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fbioe.2021.695306</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Diverse Profile of Fermentation Byproducts From Thin Stillage</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fortney, Nathaniel W.; Hanson, Nathaniel J.; Rosa, Paula R.; Donohue, Timothy J.; Noguera, Daniel R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Bioengineering and Biotechnology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-4185</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The economy of biorefineries is influenced not only by biofuel production from carbohydrates but also by the production of valuable compounds from largely underutilized industrial residues. Currently, the demand for many chemicals that could be made in a biorefinery, such as succinic acid (SA), medium-chain fatty acids (MCFAs), and lactic acid (LA), is fulfilled using petroleum, palm oil, or pure carbohydrates as raw materials, respectively. Thin stillage (TS), the residual liquid material following distillation of ethanol, is an underutilized coproduct from the starch biofuel industry. This carbon-rich material has the potential for chemical upgrading by microorganisms. Here, we explored the formation of different fermentation products by microbial communities grown on TS using different bioreactor conditions. At the baseline operational condition (6-day retention time, pH 5.5, 35°C), we observed a mixture of MCFAs as the principal fermentation products. Operation of a bioreactor with a 1-day retention time induced an increase in SA production, and a temperature increase to 55°C resulted in the accumulation of lactic and propionic acids. In addition, a reactor operated with a 1-day retention time at 55°C conditions resulted in LA accumulation as the main fermentation product. The prominent members of the microbial community in each reactor were assessed by 16S rRNA gene amplicon sequencing and phylogenetic analysis. Under all operating conditions, members of the              Lactobacillaceae              family within              Firmicutes              and the              Acetobacteraceae              family within Proteobacteria were ubiquitous. Members of the              Prevotellaceae              family within              Bacteroidetes              and              Lachnospiraceae              family within the              Clostridiales              order of              Firmicutes              were mostly abundant at 35°C and not abundant in the microbial communities of the TS reactors incubated at 55°C. The ability to adjust bioreactor operating conditions to select for microbial communities with different fermentation product profiles offers new strategies to explore and compare potentially valuable fermentation products from TS and allows industries the flexibility to adapt and switch chemical production based on market prices and demands.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1803055</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>