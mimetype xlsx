--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10354626</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/su132011288</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Truck Impact on Buried Water Pipes in Interdependent Water and Road Infrastructures</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Uddin, Shihab; Lu, Qing; Nguyen, Hung</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Sustainability</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>11288</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2071-1050</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In the development of sustainable and resilient infrastructures to adapt to the rapidly changing natural and social environment, the complexity of the dependencies and interdependencies within critical infrastructure systems need to be fully understood, as they affect various components of risk and lead to cascading failures. Water and road infrastructures are highly co-located but often managed and maintained separately. One important aspect of their interdependence is the impact of vehicle loading on a road on underlying water pipes. The existing studies lack a comprehensive evaluation of this subject and do not consider possible critical failure scenarios. This study constructed finite element models to analyze the responses of buried water pipes to vehicle loads under an array of scenarios, including various loads, pipe materials, pipe dimensions, and possible extreme conditions, such as corrosion in pipes and a sinkhole under the pipe. The results showed negligible impact of heavy trucks on buried water pipes. The pipe deflection under a maximum allowable truck load in the worst condition was still within the allowable range specified in standards such as those from the American Water Works Association. This implies that the impact of heavy vehicles on water pipes may not need to be considered in the context of the interdependency between water and road infrastructures, which leads to a more unidirectional dependency between these two infrastructures.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1638301</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>