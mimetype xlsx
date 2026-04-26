--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10354932</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3897/zookeys.1074.75551</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Corrieopone nouragues gen. nov., sp. nov., a new Ponerinae from French Guiana (Hymenoptera, Formicidae)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Esteves, Flavia A.; Fisher, Brian L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-03T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ZooKeys</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1074</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>83 to 173</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1313-2989</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study describes the worker and queen castes of the Neotropical ponerine              Corrieopone nouragues              gen. nov.              ,              sp. nov.              , an ant from the tropical rainforest in French Guiana. Worker morphology of the taxon is compared with those of other Ponerinae and the similarities between them are discussed, refining the definition of character states for some diagnostic characters at the generic level, providing an identification key to the Neotropical genera, and making some adjustments to the taxonomic framework within the subfamily. Descriptions, diagnosis, character discussion, identiﬁcation key, and glossary are illustrated with more than 300 images and line drawings. Open science is supported by providing access to measurement data for specimens of the new genus, a matrix of character states for all ponerine taxa evaluated in this study, and specimen data for all examined material. The new or revived combinations presented here are              Pachycondyla procidua              Emery,              comb. rev.              ,              Neoponera curiosa              (Mackay and Mackay),              comb. nov.              ,              Leptogenys butteli              (Forel),              comb. nov.              , and              Bothroponera escherichi              (Forel),              comb. nov.              In addition,              Leptogenys butteli              is synonymized with              Leptogenys myops              (Emery),              syn. nov.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1932467</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>