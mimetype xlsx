--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10354960</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3462326</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Adopting Diffractive Reading to Advance HCI Research: A Case Study on Technology for Aging</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lazar, Amanda; Jelen, Ben; Pradhan, Alisha; Siek, Katie A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Computer-Human Interaction</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 29</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1073-0516</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Researchers in Human–Computer Interaction (HCI) have long developed technologies for older adults. Recently, researchers are engaging in critical reflections of these approaches. IoT for aging in place is one area around which these conflicting discourses have converged, likely in part driven by government and industry interest. This article introduces diffractive analysis as an approach that examines difference to yield new empirical understandings about our methods and the topics we study. We constructed three analyses of a dataset collected at an IoT design workshop and then conducted a diffractive analysis. We present themes from this analysis regarding the ways that participants are inscribed in our research, considerations related to transferability and novelty between work centered on older adults and other work, and insights about methodologies. Our discussion contributes implications for researchers to form teams and account for their roles in research, as well as recommendations how diffractive analysis can support other research agendas.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816145; 1814725</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>