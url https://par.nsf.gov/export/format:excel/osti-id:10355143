--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10355143</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Generative Anomaly Detection for Time Series Datasets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kang, Zhuangwei; Mukhopadhyay, Ayan; Gokhale, Aniruddha; Wen, Shijie and</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ITSC</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Traffic congestion anomaly detection is of paramount importance in intelligent traffic systems. The goals of transportation agencies are two-fold: to monitor the general traffic conditions in the area of interest and to locate road segments under abnormal congestion states. Modeling congestion patterns can achieve these goals for citywide roadways, which amounts to learning the distribution of multivariate time series (MTS). However, existing works are either not scalable or unable to capture the spatial-temporal information in MTS simultaneously. To this end, we propose a principled and comprehensive framework consisting of a data-driven generative approach that can perform tractable density estimation for detecting traffic anomalies. Our approach first clusters segments in the feature space and then uses conditional normalizing flow to identify anomalous temporal snapshots at the cluster level in an unsupervised setting. Then, we identify anomalies at the segment level by using a kernel density estimator on the anomalous cluster. Extensive experiments on synthetic datasets show that our approach significantly outperforms several state-of-the-art congestion anomaly detection and diagnosis methods in terms of Recall and F1-Score. We also use the generative model to sample labeled data, which can train classifiers in a supervised setting, alleviating the lack of labeled data for anomaly detection in sparse settings.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1840052</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>