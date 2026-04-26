--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10355220</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3555810</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FPGA-Based Acceleration of Time Series Similarity Prediction: From Cloud to Edge</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kalantar, Amin; Zimmerman, Zachary; Brisk, Philip</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Reconfigurable Technology and Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1936-7406</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With the proliferation of low-cost sensors and the Internet of Things, the rate of producing data far exceeds the compute and storage capabilities of today’s infrastructure. Much of this data takes the form of time series, and in response, there has been increasing interest in the creation of time series archives in the last decade, along with the development and deployment of novel analysis methods to process the data. The general strategy has been to apply a plurality of similarity search mechanisms to various subsets and subsequences of time series data in order to identify repeated patterns and anomalies; however, the computational demands of these approaches renders them incompatible with today’s power-constrained embedded CPUs.
+To address this challenge, we present FA-LAMP, an FPGA-accelerated implementation of the Learned Approximate Matrix Profile (LAMP) algorithm, which predicts the correlation between streaming data sampled in real-time and a representative time series dataset used for training. FA-LAMP lends itself as a real-time solution for time series analysis problems such as classification. We present the implementation of FA-LAMP on both edge- and cloud-based prototypes. On the edge devices, FA-LAMP integrates accelerated computation as close as possible to IoT sensors, thereby eliminating the need to transmit and store data in the cloud for posterior analysis. On the cloud-based accelerators, FA-LAMP can execute multiple LAMP models on the same board, allowing simultaneous processing of incoming data from multiple data sources across a network.
+LAMP employs a Convolutional Neural Network (CNN) for prediction. This work investigates the challenges and limitations of deploying CNNs on FPGAs using the Xilinx Deep Learning Processor Unit (DPU) and the Vitis AI development environment. We expose several technical limitations of the DPU, while providing a mechanism to overcome them by attaching custom IP block accelerators to the architecture. We evaluate FA-LAMP using a low-cost Xilinx Ultra96-V2 FPGA as well as a cloud-based Xilinx Alveo U280 accelerator card and measure their performance against a prototypical LAMP deployment running on a Raspberry Pi 3, an Edge TPU, a GPU, a desktop CPU, and a server-class CPU. In the edge scenario, the Ultra96-V2 FPGA improved performance and energy consumption compared to the Raspberry Pi; in the cloud scenario, the server CPU and GPU outperformed the Alveo U280 accelerator card, while the desktop CPU achieved comparable performance; however, the Alveo card offered an order of magnitude lower energy consumption compared to the other four platforms. Our implementation is publicly available at https://github.com/aminiok1/lamp-alveo.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1763795; 1740052</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>