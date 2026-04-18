--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10355270</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acsnano.2c06167</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dual Atomic Coherence in the Self-Assembly of Patchy Heterostructural Nanocrystals</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhu, Hua; Fan, Zhaochuan; Song, Siyuan; Eggert, Dennis; Liu, Yuzi; Shi, Wenwu; Yuan, Yucheng; Kim, Kyung-Suk; Grünwald, Michael; Chen, Ou</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACS Nano</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1936-0851</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract Image
+Advances in the synthesis and self-assembly of nanocrystals have enabled researchers to create a plethora of different nanoparticle superlattices. But while many superlattices with complex types of translational order have been realized, rotational order of nanoparticle building blocks within the lattice is more difficult to achieve. Self-assembled superstructures with atomically coherent nanocrystal lattices, which are desirable due to their exceptional electronic and optical properties, have been fabricated only for a few selected systems. Here, we combine experiments with molecular dynamics (MD) simulations to study the self-assembly of heterostructural nanocrystals (HNCs), consisting of a near-spherical quantum dot (QD) host decorated with a small number of epitaxially grown gold nanocrystal (Au NC) “patches”. Self-assembly of these HNCs results in face-centered-cubic (fcc) superlattices with well-defined orientational relationships between the atomic lattices of both QD hosts and Au patches. MD simulations indicate that the observed dual atomic coherence is linked to the number, size, and relative positions of gold patches. This study provides a strategy for the design and fabrication of NC superlattices with large structural complexity and delicate orientational order.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1934314; 1943930; 1848499</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>