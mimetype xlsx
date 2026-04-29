--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10355450</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/HI-POCT54491.2022.9744071</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Leapfrogging Medical AI in Low-Resource Contexts Using Edge Tensor Processing Unit</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sinha, Priyanshu; Gichoya, Judy W.; Purkayastha, Saptarshi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 IEEE Healthcare Innovations and Point of Care Technologies (HI-POCT)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>67 to 70</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With each passing year, the state-of-the-art deep learning neural networks grow larger in size, requiring larger computing and power resources. The high compute resources required by these large networks are alienating the majority of the world population that lives in low-resource settings and lacks the infrastructure to benefit from these advancements in medical AI. Current state-of-the-art medical AI, even with cloud resources, is a bit difficult to deploy in remote areas where we don’t have good internet connectivity. We demonstrate a cost-effective approach to deploying medical AI that could be used in limited resource settings using Edge Tensor Processing Unit (TPU). We trained and optimized a classification model on the Chest X-ray 14 dataset and a segmentation model on the Nerve ultrasound dataset using INT8 Quantization Aware Training. Thereafter, we compiled the optimized models for Edge TPU execution. We find that the inference performance on edge TPUs is 10x faster compared to other embedded devices. The optimized model is 3x and 12x smaller for the classification and segmentation respectively, compared to the full precision model. In summary, we show the potential of Edge TPUs for two medical AI tasks with faster inference times, which could potentially be used in low-resource settings for medical AI-based diagnostics. We finally discuss some potential challenges and limitations of our approach for real-world deployments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1928481</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>