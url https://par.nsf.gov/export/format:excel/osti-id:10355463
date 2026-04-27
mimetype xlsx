--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10355463</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ModelMap: A Model-based Multi-domain Application Framework for Centralized Automotive Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sinha, Soham; Farrukh, Anam; West, Richard</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>41st IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper presents ModelMap, a model-based multi-domain application development framework for DriveOS, our in-house centralized vehicle management software system. DriveOS runs on multicore x86 machines and uses hardware virtualization to host isolated RTOS and Linux guest OS sandboxes. In this work, we design Simulink interfaces for model-based vehicle control function development across multiple sandboxed domains in DriveOS. ModelMap provides abstractions to: (1) automatically generate periodic tasks bound to threads in different OS domains, (2) establish cross-domain synchronous and asynchronous communication interfaces, and (3) handle USB-based CAN I/O in Simulink. We introduce the concept of a nested binary, for the deployment of ELF binary executable code in different sandboxed domains. We demonstrate ModelMap using a combination of synthetic benchmarks, and experiments with Simulink models of a CAN Gateway and HVAC service running on an electric car. ModelMap eases the development of applications, which are shown to achieve industry-target performance using a multicore hardware platform in DriveOS.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2007707</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>