--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10355492</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1146/annurev-matsci-070317-124544</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Design Considerations for Artificial Water Channel–Based Membranes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Song, Woochul; Lang, Chao; Shen, Yue-xiao; Kumar, Manish</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual Review of Materials Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>57 to 82</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1531-7331</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Aquaporins (AQPs) are naturally occurring water channel proteins. They can facilitate water molecule translocation across cellular membranes with exceptional selectivity and high permeability that are unmatched in synthetic membrane systems. These unique properties of AQPs have led to their use as functional elements in membranes in recent years. However, the intricate nature of AQPs and concerns regarding their stability and processability have encouraged researchers to develop synthetic channels that mimic the structure and properties of AQPs and other biological water-conducting channels. These channels have been termed artificial water channels. This article reviews current progress and provides a historical perspective as well as an outlook toward developing scalable membranes based on artificial water channels.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1946392; 1552571</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>