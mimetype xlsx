--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10356084</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/essd-14-2553-2022</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>World Atlas of late Quaternary Foraminiferal Oxygen and Carbon Isotope Ratios</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mulitza, Stefan; Bickert, Torsten; Bostock, Helen C.; Chiessi, Cristiano M.; Donner, Barbara; Govin, Aline; Harada, Naomi; Huang, Enqing; Johnstone, Heather; Kuhnert, Henning; Langner, Michael; Lamy, Frank; Lembke-Jene, Lester; Lisiecki, Lorraine; Lynch-Stieglitz, Jean; Max, Lars; Mohtadi, Mahyar; Mollenhauer, Gesine; Muglia, Juan; Nürnberg, Dirk; Paul, André; Rühlemann, Carsten; Repschläger, Janne; Saraswat, Rajeev; Schmittner, Andreas; Sikes, Elisabeth L.; Spielhagen, Robert F.; Tiedemann, Ralf</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Earth System Science Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2553 to 2611</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1866-3516</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. We present a global atlas of downcore foraminiferal oxygen and carbon isotope ratios available at https://doi.org/10.1594/PANGAEA.936747(Mulitza et al., 2021a). The database contains 2106 published and previously unpublished stable isotope downcore records with 361 949 stable isotopevalues of various planktic and benthic species of Foraminifera from 1265 sediment cores. Age constraints are provided by 6153 uncalibratedradiocarbon ages from 598 (47 %) of the cores. Each stable isotope and radiocarbon series is provided in a separate netCDF file containingfundamental metadata as attributes. The data set can be managed and explored with the free software tool PaleoDataView. The atlas will provideimportant data for paleoceanographic analyses and compilations, site surveys, or for teaching marine stratigraphy. The database can be updated withnew records as they are generated, providing a live ongoing resource into the future.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2103032; 1924215</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>