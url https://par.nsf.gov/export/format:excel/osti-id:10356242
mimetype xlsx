--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10356242</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2106965119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Amyloid-like amelogenin nanoribbons template mineralization via a low-energy interface of ion binding sites</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Akkineni, Susrut; Zhu, Cheng; Chen, Jiajun; Song, Miao; Hoff, Samuel E.; Bonde, Johan; Tao, Jinhui; Heinz, Hendrik; Habelitz, Stefan; De Yoreo, James J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Protein scaffolds direct the organization of amorphous precursors that transform into mineralized tissues, but the templating mechanism remains elusive. Motivated by models for the biomineralization of tooth enamel, wherein amyloid-like amelogenin nanoribbons guide the mineralization of apatite filaments, we investigated the impact of nanoribbon structure, sequence, and chemistry on amorphous calcium phosphate (ACP) nucleation. Using full-length human amelogenin and peptide analogs with an amyloid-like domain, films of β-sheet nanoribbons were self-assembled on graphite and characterized by in situ atomic force microscopy and molecular dynamics simulations. All sequences substantially reduce nucleation barriers for ACP by creating low-energy interfaces, while phosphoserines along the length of the nanoribbons dramatically enhance kinetic factors associated with ion binding. Furthermore, the distribution of negatively charged residues along the nanoribbons presents a potential match to the Ca–Ca distances of the multi-ion complexes that constitute ACP. These findings show that amyloid-like amelogenin nanoribbons provide potent scaffolds for ACP mineralization by presenting energetically and stereochemically favorable templates of calcium phosphate ion binding and suggest enhanced surface wetting toward calcium phosphates in general.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1931587; 1940335</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>