--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10356292</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/DCOSS54816.2022.00078</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Software Radio with MATLAB Toolbox for 5G NR Waveform Generation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alqwider, Walaa; Dahal, Ajaya; Marojevic, Vuk</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 18th International Conference on Distributed Computing in Sensor Systems (DCOSS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>430 to 433</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The main resource for providing wireless services is radio frequency (RF) spectrum. In order to explore new uses of spectrum shared among radio systems and services, field data needs to be collected. In this paper we design a testbed that can generate different 5G New Radio (NR) downlink transmission frames using the MATLAB 5G Toolbox, software-defined radio (SDR) hardware and GNU Radio Companion. This system will be used as a part of a testbed to study the RF interference caused by 5G transmissions to remote sensing receivers and evaluate different mechanisms for co-channel coexistence.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2030291</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>