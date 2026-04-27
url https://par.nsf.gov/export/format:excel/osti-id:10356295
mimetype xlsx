--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10356295</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10489-022-03766-z</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deepfakes generation and detection: state-of-the-art, open challenges, countermeasures, and way forward</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Masood, Momina; Nawaz, Mariam; Malik, Khalid Mahmood; Javed, Ali; Irtaza, Aun; Malik, Hafiz</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0924-669X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Easy access to audio-visual content on social media, combined with the availability of modern tools such as Tensorflow or Keras, and open-source trained models, along with economical computing infrastructure, and the rapid evolution of deep-learning (DL) methods have heralded a new and frightening trend. Particularly, the advent of easily available and ready to use Generative Adversarial Networks (GANs), have made it possible to generate deepfakes media partially or completely fabricated with the intent to deceive to disseminate disinformation and revenge porn, to perpetrate financial frauds and other hoaxes, and to disrupt government functioning. Existing surveys have mainly focused on the detection of deepfake images and videos; this paper provides a comprehensive review and detailed analysis of existing tools and machine learning (ML) based approaches for deepfake generation, and the methodologies used to detect such manipulations in both audio and video. For each category of deepfake, we discuss information related to manipulation approaches, current public datasets, and key standards for the evaluation of the performance of deepfake detection techniques, along with their results. Additionally, we also discuss open challenges and enumerate future directions to guide researchers on issues which need to be considered in order to improve the domains of both deepfake generation and detection. This work is expected to assist readers in understanding how deepfakes are created and detected, along with their current limitations and where future research may lead.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1815724</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>