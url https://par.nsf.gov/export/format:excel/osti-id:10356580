--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10356580</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-3881/ac8357</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>White Dwarf Binaries across the H-R Diagram</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Anguiano, Borja; Majewski, Steven R.; Stassun, Keivan G.; Badenes, Carles; Daher, Christine Mazzola; Dixon, Don; Allende Prieto, Carlos; Schneider, Donald P.; Price-Whelan, Adrian M.; Beaton, Rachael L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astronomical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>164</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>126</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6256</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          We created the APOGEE-GALEX-Gaia catalog to study white dwarf (WD) binaries. This database aims to create a minimally biased sample of WD binary systems identified from a combination of GALEX, Gaia, and APOGEE data to increase the number of WD binaries with orbital parameters and chemical compositions. We identify 3414 sources as WD binary candidates, with nondegenerate companions of spectral types between F and M, including main-sequence stars, main-sequence binaries, subgiants, sub-subgiants, red giants, and red clump stars. Among our findings are (a) a total of 1806 systems having inferred WD radii              R              &lt; 25              R              ⊕              , which constitute a more reliable group of WD binary candidates within the main sample; (b) a difference in the metallicity distribution function between WD binary candidates and the control sample of most luminous giants (              M                              H                            &lt; −3.0); (c) the existence of a population of sub-subgiants with WD companions; (d) evidence for shorter periods in binaries that contain WDs compared to those that do not, as shown by the cumulative distributions of APOGEE radial velocity shifts; (e) evidence for systemic orbital evolution in a sample of 252 WD binaries with orbital periods, based on differences in the period distribution between systems with red clump, main-sequence binary, and sub-subgiant companions and systems with main-sequence or red giant companions; and (f) evidence for chemical enrichment during common envelope (CE) evolution, shown by lower metallicities in wide WD binary candidates (              P              &gt; 100 days) compared to post-CE (              P              &lt; 100 days) WD binary candidates.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1909022</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>