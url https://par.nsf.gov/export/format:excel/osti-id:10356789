--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10356789</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effects of High Impact Educational Practices on engineering and computer science student participation, persistence, and success at land grant universities: YEAR 2.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Asghar, M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 ASEE Annual Conference &amp; Exposition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Effects of High Impact Educational Practices on Engineering and Computer Science Student Participation, Persistence, and Success at Land Grant Universities: Award# RIEF-1927218 – Year 2 Abstract Funded by the National Science Foundation (NSF), this project aims to investigate and identify associations (if any) that exist between student participation in High Impact Educational Practices (HIP) and their educational outcomes in undergraduate engineering and computer science (E/CS) programs. To understand the effects of HIP participation among E/CS students from groups historically underrepresented and underserved in E/CS, this study takes place within the rural, public university context at two western land grant institutions (one of which is an Hispanic-serving institution). Conceptualizing diversity broadly, this study considers gender, race and ethnicity, and first-generation, transfer, and nontraditional student status to be facets of identity that contribute to the diversity of academic programs and the technical workforce. This sequential, explanatory, mixed-methods study is guided by the following research questions: 1. To what extent do E/CS students participate in HIP? 2. What relationships (if any) exist between E/CS student participation in HIP and their educational outcomes (i.e., persistence in major, academic performance, and graduation)? 3. How do contextual factors (e.g., institutional, programmatic, personal, social, financial, etc.) affect E/CS student awareness of, interest in, and participation in HIP? During Project Year 1, a survey driven quantitative study was conducted. A survey informed by results of the National Survey of Student Engagement (NSSE) from each institution was developed and deployed. Survey respondents (N = 531) were students enrolled in undergraduate E/CS programs at either institution. Frequency distribution analyses were conducted to assess the respondents’ level of participation in extracurricular HIPs (i.e., global learning and study aboard, internships, learning communities, service and community-based learning, and undergraduate research) that have been shown in the literature to positively impact undergraduate student success. Further statistical analysis was conducted to understand the effects of HIP participation, coursework enjoyability, and confidence at completing a degree on the academic success of underrepresented and nontraditional E/CS students. Exploratory factor analysis was used to derive an "academic success" variable from five items that sought to measure how students persevere to attain academic goals. Results showed that a linear relationship in the target population exists and that the resultant multiple regression model is a good fit for the data. During the Project Year 2, survey results were used to develop focus group interview protocols and guide the purposive selection of focus group participants. Focus group interviews were conducted with a total of 27 undergraduates (12 males, 15 females, 16 engineering students, 11 computer science students) across both institutions via video conferencing (i.e., ZOOM) during the spring and fall 2021 semesters. Currently, verified focus group transcripts are being systematically analyzed and coded by a team of four trained coders to identify themes and answer the research questions. This paper will provide an overview of the preliminary themes so far identified. Future project activities during Project Year 3 will focus on refining themes identified during the focus group transcript analysis. Survey and focus group data will then be combined to develop deeper understandings of why and how E/CS students participate in the HIP at their university, taking into account the institutional and programmatic contexts at each institution. Ultimately, the project will develop and disseminate recommendations for improving diverse E/CS student awareness of, interest in, and participation in HIP, at similar land grant institutions nationally.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1950330</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>