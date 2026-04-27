--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,165 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...113 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -179,181 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10356937</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Complexities in Alaskan Housing: Critical reflections on social forces shaping cold climate building projects</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nicewonger, Todd; Fritz, Stacey; McNair, Lisa</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the American Society of Engineering Education 2022 Annual Conference &amp; Exposition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper draws on ethnographic fieldwork conducted with Alaskan engineers, builders, and housing experts on cold climate housing design in Native Alaskan communities and explores multiple levels of challenges to designing and building in remote areas. It examines how the history of land ownership and governance in Alaska shapes the imaginaries of engineers and builders working to address housing equity in the state. Specifically, we study cold climate housing projects being carried out in Alaska and compare the design of these projects to wider colonial legacies and failed housing policies. This includes examining both considerations that need to be made at the start of design and engineering projects, as well as how complexity figures into the culture of cold climate engineers and builders in Alaska.
+Theoretically, this paper draws on Annemarie Mol and John Law’s conceptualization of complexity as a social practice (2002), in which they argue against reductionism by calling attention to the “multiplicity” of ways in which actions and knowledge come into being. In drawing on this work, we seek to engage with multiple histories and worldviews, including dominant notions of “home” that contribute to reproducing housing insecurity and colonial legacies in rural communities (Christensen 2017). Building on this theoretical framework, we thread together a critical description of the social terrain in which engineering and building projects in remote Alaska Native communities are situated. Such situated understandings necessitate engineers and builders working on these projects to think locally while recognizing the broader contributions of home designs developed thousands of miles from the Arctic.
+The implications of this complexity, we argue, are important for engineering educators and students to incorporate in their approaches to design and engineering learning opportunities across multiple contexts, including engineering programs, construction, architecture, industrial design, environmental and sustainability science, and the social sciences. To address complex challenges in which these disciplines must all take part, engineers and others who make up these teams of diverse expertise must navigate layers of complexity and understand and value how social forces shape building projects. Cold climate contexts like the ones we describe here provide examples that can engage educators, learners, and practitioners.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2122130; 2103556</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>