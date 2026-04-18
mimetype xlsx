--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10357255</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/EMBC48229.2022.9871199</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Heart rate detection using single-channel Doppler radar system</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sameera, Jannatun Noor; Droitcour, Amy D.; Boric-Lubecke, Olga</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Heart rate detection using single-channel Doppler radar system</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1953 to 1956</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A number of algorithms have been developed to extract heart rate from physiological motion data using Doppler radar system. Yet, it is very challenging to eliminate noise associated with surroundings, especially with a single-channel Doppler radar system. However, single-channel Doppler radars provide the advantage of operating at lower power. Additionally, heart rate extraction using single-channel Doppler radar has remained somewhat unexplored. This has motivated the development of effective signal processing algorithms for signals received from single-channel Doppler radars. Three algorithms have been studied for estimating heart rate. The first algorithm is based on applying FFT on an FIR filtered signal. In the second algorithm, autocorrelation was performed on the filtered data. Thirdly, a peak finding algorithm was used in conjunction with a moving average preceded by a clipper to determine the heart rate. The results obtained were compared with heart rate readings from a pulse oximeter. With a mean difference of 2.6 bpm, the heart rate from Doppler radar matched that from the pulse oximeter most frequently when the peak finding algorithm was used. The results obtained using autocorrelation and peak finding algorithm (with standard deviations of 2.6 bpm and 4.0 bpm) suggest that a single channel Doppler radar system can be a viable alternative to contact heart rate monitors in patients for whom contact measurements are not feasible.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2039089; 1831303</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>