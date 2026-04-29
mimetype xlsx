--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10357291</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Development, Dissemination and Assessment of Inexpensive Miniature Equipment for Interactive Learning of Fluid Mechanics, Heat Transfer and Biomedical Concepts</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Van Wie, B.; Durak, Z.; Reynolds, O.; Kaiphanliam, K.; Thiessen, D.; Adesope, O.; Ajeigbe, O.; Khan, A.; Dutta, P.; Curtis, H.; Watson, C.; Gartner, J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE annual conference proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1524-4857</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As this NSF LCDLM dissemination, development, and assessment project matures going into our fourth year of support we are moving forward in parallel on several fronts. We are developing and testing an injection-molded shell-and-tube heat exchanger for heat transfer concepts, an evaporative cooler to expand to another industrial-based heat exchange system, and a bead separation module to demonstrate principles of fluid mechanics in blood cell separations applications. We are also comparing experimental data for our miniaturized hydraulic loss and venturi meter LCDLMs to predicted values based on standard industrial correlations. As we develop these new learning components, we are assessing differential gains based on gender and ethnicity, as well as how students learn with existing LCDLMs in a virtual mode with online videos compared to an in-person hands-on mode of instruction.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1821578</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>