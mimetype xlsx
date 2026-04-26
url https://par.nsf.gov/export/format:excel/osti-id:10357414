--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10357414</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/DETC2021-70432</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Does It Matter Where Design Teams Come From in Design Studies?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Milovanovic, Julie; Gero, John; Becker, Kurt</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ASME 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference. Volume 6: 33rd International Conference on Design Theory and Methodology (DTM)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Professionals need to collaborate with multiple stakeholders in product development to stay competitive and to innovate. Through their values and mission, companies develop a specific working environment that can lead to the development of design methods and tools. In this article, we study design team dynamics of professional engineers working in two different organizations. We aim at identifying differences in team behaviors between teams drawn from two different organizations. The goal is twofold. At a theoretical level, we aim at gaining a better understanding of the effect of work culture on design team behaviors. At a methodological level, we explore whether grouping teams from different organizations into a single larger sample to obtain better reliability is relevant. To do this, we compared two cohorts of teams based on which company engineers worked at. Both companies are international organizations employing more than 50,000 collaborators worldwide. Teams of three engineers worked on designing a next-generation personal assistant and entertainment system for the year 2025. We analyzed each team’s design interactions and behaviors using quantitative tools (Multiple Factor Analysis and Correspondence Analysis). Results from this exploratory analysis highlight different behaviors between cohorts as well as a common overall approach to team design thinking.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1762415; 1761774</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>