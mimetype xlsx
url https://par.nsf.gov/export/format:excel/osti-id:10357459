--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10357459</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3459637.3482221</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>XPL-CF: Explainable Embeddings for Feature-based Collaborative Filtering</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Almutairi, Faisal M.; Sidiropoulos, Nicholas D.; Yang, Bo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>30th ACM International Conference on Information and Knowledge Management (CIKM)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2847 to 2851</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Collaborative filtering (CF) methods are making an impact on our daily lives in a wide range of applications, including recommender systems and personalization. Latent factor methods, e.g., matrix factorization (MF), have been the state-of-the-art in CF, however they lack interpretability and do not provide a straightforward explanation for their predictions. Explainability is gaining momentum in recommender systems for accountability, and because a good explanation can swing an undecided user. Most recent explainable recommendation methods require auxiliary data such as review text or item content on top of item ratings. In this paper, we address the case where no additional data are available and propose augmenting the classical MF framework for CF with a prior that encodes each user's embedding as a sparse linear combination of item embeddings, and vice versa for each item embedding. Our XPL-CF approach automatically reveals these user-item relationships, which underpin the latent factors and explain how the resulting recommendations are formed. We showcase the effectiveness of XPL-CF on real data from various application domains. We also evaluate the explainability of the user-item relationship obtained from XPL-CF through numeric evaluation and case study examples.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1908070</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>