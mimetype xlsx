--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10357668</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1152/jn.00537.2020</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Similarity of Hand Muscle Synergies Elicited by Transcranial Magnetic Stimulation and Those Found During Voluntary Movement</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yarossi, Mathew; Brooks, Dana H.; Erdoğmuş, Deniz; Tunik, Eugene</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Neurophysiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-3077</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Converging evidence in human and animal models suggests that exogenous stimulation of the motor cortex (M1) elicits responses in the hand with similar modular structure to that found during voluntary grasping movements. The aim of this study was to establish the extent to which modularity in muscle responses to transcranial magnetic stimulation (TMS) to M1 resembles modularity in muscle activation during voluntary hand movements involving finger fractionation. EMG was recorded from eight hand-forearm muscles in nine healthy individuals. Modularity was defined using non-negative matrix factorization to identify low rank approximations (spatial muscle synergies) of the complex activation patterns of EMG data recorded during high density TMS mapping of M1 and voluntary formation of gestures in the American Sign Language alphabet. Analysis of synergies as a set, and individually, revealed greater than chance similarity between those derived from TMS and those derived from voluntary movement. Both datasets included synergies dominated by single intrinsic hand muscles presumably to meet the demand for highly fractionated finger movement. These results suggest a cortical role in combining corticospinal connectivity to individual intrinsic hand muscles with modular mulit-muscle activation via synergies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1935337; 1804550</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>