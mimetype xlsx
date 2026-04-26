--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10357755</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0270224</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Factors that affect migratory Western Atlantic red knots (Calidris canutus rufa) and their prey during spring staging on Virginia’s barrier islands</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Heller, Erin L.; Karpanty, Sarah M.; Cohen, Jonathan B.; Catlin, Daniel H.; Ritter, Shannon J.; Truitt, Barry R.; Fraser, James D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Paiva, Vitor Hugo</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0270224</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Understanding factors that influence a species’ distribution and abundance across the annual cycle is required for range-wide conservation. Thousands of imperiled red knots (              Calidris cantus rufa              ) stop on Virginia’s barrier islands each year to replenish fat during spring migration. We investigated the variation in red knot presence and flock size, the effects of prey on this variation, and factors influencing prey abundance on Virginia’s barrier islands. We counted red knots and collected potential prey samples at randomly selected sites from 2007–2018 during a two-week period during early and peak migration. Core samples contained crustaceans (Orders Amphipoda and Calanoida), blue mussels (              Mytilus edulis)              , coquina clams (              Donax variabilis              ), and miscellaneous prey (horseshoe crab eggs (              Limulus polyphemus              ), angel wing clams (              Cyrtopleura costata              ), and other organisms (e.g., insect larvae, snails, worms)). Estimated red knot peak counts in Virginia during 21–27 May were highest in 2012 (11,959) and lowest in 2014 (2,857; 12-year peak migration                                                                                                                                    x                                            ¯                                                                                  = 7,175, SD = 2,869). Red knot and prey numbers varied across sampling periods and substrates (i.e., peat and sand). Red knots generally used sites with more prey. Miscellaneous prey (                                                                                                                                    x                                            ¯                                                                                  = 2401.00/m              2              , SE = 169.16) influenced red knot presence at a site early in migration, when we only sampled on peat banks. Coquina clams (                                                                                                                                    x                                            ¯                                                                                  = 1383.54/m              2              , SE = 125.32) and blue mussels (                                                                                                                                    x                                            ¯                                                                                  = 777.91/m              2              , SE = 259.31) affected red knot presence at a site during peak migration, when we sampled both substrates. Few relationships between prey and red knot flock size existed, suggesting that other unmeasured factors determined red knot numbers at occupied sites. Tide and mean daily water temperature affected prey abundance. Maximizing the diversity, availability, and abundance of prey for red knots on barrier islands requires management that encourages the presence of both sand and peat bank intertidal habitats.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1832221</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>