--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10357779</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/suschem2030028</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Highly Selective Economical Sensor for 4-Nitrophenol</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Le, Thuy; Khan, Yusuf; Speller, Nicholas; Bashiru, Mujeebat; Macchi, Samantha; Warner, Isiah; Siraj, Noureen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Sustainable Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>506 to 520</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2673-4079</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Herein, an inexpensive commercially available sensor is presented for the detection of 4-nitrophenol (4NP) pollutant. Sodium fluorescein (NaFl) is used as a sensor to detect trace amounts of 4NP in acetonitrile (MeCN). The photophysical properties of NaFl were studied in two different solvents, MeCN (aprotic) and water (protic), with varying concentrations of different nitroaromatics using UV-visible absorption and fluorescence spectrophotometry. In an aqueous medium, photophysical properties of NaFl did not change in the presence of nitroaromatics. However, examination of the photodynamics in MeCN demonstrated that NaFl is extremely sensitive to 4NP (limit of detection: 0.29 µg/mL). This extreme specificity of NaFl towards 4NP when dissolved in MeCN, as compared to other nitroaromatics, is attributed to hydrogen bonding of 4NP with NaFl in the absence of water, resulting in both static and dynamic quenching processes. Thus, NaFl is demonstrated as a simple, inexpensive, sensitive, and robust optical turn off sensor for 4NP.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1833004</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>