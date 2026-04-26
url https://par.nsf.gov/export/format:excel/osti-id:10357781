--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10357781</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/suschem2040031</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding of Förster Resonance Energy Transfer (FRET) in Ionic Materials</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jalihal, Amanda; Le, Thuy; Macchi, Samantha; Krehbiel, Hannah; Bashiru, Mujeebat; Forson, Mavis; Siraj, Noureen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Sustainable Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>564 to 575</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2673-4079</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Herein, an ionic material (IM) with Förster Resonance Energy Transfer (FRET) characteristics is reported for the first time. The IM is designed by pairing a Nile Blue A cation (NBA+) with an anionic near-infrared (NIR) dye, IR820−, using a facile ion exchange reaction. These two dyes absorb at different wavelength regions. In addition, NBA+ fluorescence emission spectrum overlaps with IR820− absorption spectrum, which is one requirement for the occurrence of the FRET phenomenon. Therefore, the photophysical properties of the IM were studied in detail to investigate the FRET mechanism in IM for potential dye sensitized solar cell (DSSCs) application. Detailed examination of photophysical properties of parent compounds, a mixture of the parent compounds, and the IM revealed that the IM exhibits FRET characteristics, but not the mixture of two dyes. The presence of spectator counterion in the mixture hindered the FRET mechanism while in the IM, both dyes are in close proximity as an ion pair, thus exhibiting FRET. All FRET parameters such as spectral overlap integral, Förster distance, and FRET energy confirm the FRET characteristics of the IM. This article presents a simple synthesis of a compound with FRET properties which can be further used for a variety of applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1833004</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>