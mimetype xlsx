--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10357806</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/scirobotics.abf1571</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A cellular platform for the development of synthetic living machines</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Blackiston, Douglas; Lederer, Emma; Kriegman, Sam; Garnier, Simon; Bongard, Joshua; Levin, Michael</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-03-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Robotics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-9476</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Robot swarms have, to date, been constructed from artificial materials. Motile biological constructs have been created from muscle cells grown on precisely shaped scaffolds. However, the exploitation of emergent self-organization and functional plasticity into a self-directed living machine has remained a major challenge. We report here a method for generation of in vitro biological robots from frog (              Xenopus laevis              ) cells. These xenobots exhibit coordinated locomotion via cilia present on their surface. These cilia arise through normal tissue patterning and do not require complicated construction methods or genomic editing, making production amenable to high-throughput projects. The biological robots arise by cellular self-organization and do not require scaffolds or microprinting; the amphibian cells are highly amenable to surgical, genetic, chemical, and optical stimulation during the self-assembly process. We show that the xenobots can navigate aqueous environments in diverse ways, heal after damage, and show emergent group behaviors. We constructed a computational model to predict useful collective behaviors that can be elicited from a xenobot swarm. In addition, we provide proof of principle for a writable molecular memory using a photoconvertible protein that can record exposure to a specific wavelength of light. Together, these results introduce a platform that can be used to study many aspects of self-assembly, swarm behavior, and synthetic bioengineering, as well as provide versatile, soft-body living machines for numerous practical applications in biomedicine and the environment.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020247</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>