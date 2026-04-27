--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10357972</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FIXREVERTER: A Realistic Bug Injection Methodology for Benchmarking Fuzz Testing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Zenong; Patterson, Zach; Hicks, Michael; Wei, Shiyi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>31st USENIX Security Symposium</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3699-3715</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Fuzz testing is an active area of research with proposed improvements published at a rapid pace. Such proposals are assessed empirically: Can they be shown to perform better than the status quo? Such an assessment requires a benchmark of target programs with well-identified, realistic bugs. To ease the construction of such a benchmark, this paper presents FIXREVERTER, a tool that automatically injects realistic bugs in a program. FIXREVERTER takes as input a bugfix pattern which contains both code syntax and semantic conditions. Any code site that matches the specified syntax is undone if the semantic conditions are satisfied, as checked by static analysis, thus (re)introducing a likely bug. This paper focuses on three bugfix patterns, which we call conditional-abort, conditional-execute, and conditional-assign, based on a study of fixes in a corpus of Common Vulnerabilities and Exposures (CVEs). Using FIXREVERTER we have built REVBUGBENCH, which consists of 10 programs into which we have injected nearly 8,000 bugs; the programs are taken from FuzzBench and Binutils, and represent common targets of fuzzing evaluations. We have integrated REVBUGBENCH into the FuzzBench service, and used it to evaluate five fuzzers. Fuzzing performance varies by fuzzer and program, as desired/expected. Overall, 219 unique bugs were reported, 19% of which were detected by just one fuzzer.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1801545</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>