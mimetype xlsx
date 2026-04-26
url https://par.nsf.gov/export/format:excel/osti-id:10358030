--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,185 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10358030</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tracing demographic histories through time using ancient DNA in Chilean Fuego-Patagonia</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Balentine, C. M.; Alfonso-Durruty, M.; Reynolds, A. W.; Vilar, M.; Morello, F.; San Román, M.; Springs, L. C.; Bolnick, D. A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Journal of Biological Anthropology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>177</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>9-10</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Historically, hunter-gatherers living east and west of the Andean foothills of southern South America (Fuego-Patagonia) practiced different subsistence strategies. To the east, the wide open and relatively dry pampas presented a climate ideal for Terrestrial hunter-gatherers who depended on terrestrial animals (e.g., Lama guanicoe). In contrast, Marine hunter-gatherers who lived on islands in the western archipelago, a colder and wetter environment, mainly subsisted on marine resources (e.g., seals and shellfish). Archaeological evidence dates Terrestrial hunter-gatherers’ presence in Fuego-Patagonia to at least ~10,500 BP, whereas Marine hunter-gatherers’ presence dates to ~6,500 BP and is associated with highly specialized tools that have only been observed in the archaeological record after this time. Genetic analyses of some ancient Fuegian-Patagonians have supported the hypothesis that Marine hunter-gatherers migrated into the region after Terrestrial hunter-gatherers, around 6,500 BP (7,500 calBP), while analyses of other individuals suggest that Marine hunter-gatherers descended from the earlier Terrestrial hunter-gatherer groups.
+Here, we test these hypotheses by analyzing newly collected genome-wide data from n=46 ancient Chilean Fuegian-Patagonian individuals belonging to Marine, Terrestrial, and Mixed-economy archaeological sites dating to 6,895–304 calBP. We explored basic population structure among these hunter-gatherer groups using PCA and ADMIXTURE. We calculated π, pairwise-FST, and f-statistics, and developed demographic simulations to further examine genetic relationships among the groups. The results of this study shed light on local demographic patterns of ancient southern South American groups, which in turn provides more insight into broader population histories of South America.
+This study was funded by FONDECYT (Chile), National Geographic Society, National Science Foundation, and Wenner-Gren Foundation. C. M. Balentine is supported by an NSF Graduate Research Fellowship.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020670</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>