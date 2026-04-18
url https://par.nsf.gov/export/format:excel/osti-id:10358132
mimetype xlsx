--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10358132</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v35i5.16533</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Knowledge-aware Coupled Graph Neural Network for Social Recommendation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Huang, Chao; Xu, Huance; Xu, Yong; Dai, Peng; Xia, Lianghao; Lu, Mengyin; Bo, Liefeng; Xing, Hao; Lai, Xiaoping; Ye, Yanfang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4115 to 4122</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Social recommendation task aims to predict users' preferences over items with the incorporation of social connections among users, so as to alleviate the sparse issue of collaborative filtering. While many recent efforts show the effectiveness of neural network-based social recommender systems, several important challenges have not been well addressed yet: (i) The majority of models only consider users’ social connections, while ignoring the inter-dependent knowledge across items; (ii) Most of existing solutions are designed for singular type of user-item interactions, making them infeasible to capture the interaction heterogeneity; (iii) The dynamic nature of user-item interactions has been less explored in many social-aware recommendation techniques. To tackle the above challenges, this work proposes a Knowledge-aware Coupled Graph Neural Network (KCGN) that jointly injects the inter-dependent knowledge across items and users into the recommendation framework. KCGN enables the high-order user- and item-wise relation encoding by exploiting the mutual information for global graph structure awareness. Additionally, we further augment KCGN with the capability of capturing dynamic multi-typed user-item interactive patterns. Experimental studies on real-world datasets show the effectiveness of our method against many strong baselines in a variety of settings. Source codes are available at: https://github.com/xhcdream/KCGN.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2217239</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>