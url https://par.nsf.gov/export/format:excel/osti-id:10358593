--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10358593</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.17645/mac.v10i3.5372</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Community Internet of Things as Mobile Infrastructure: Methodological Challenges and Opportunities</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Butkowski, Chelsea P.; Chan, Ngai Keung; Humphreys, Lee</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Media and Communication</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>303 to 314</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2183-2439</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>From smart devices to homes to cities, Internet of Things (IoT) technologies have become embedded within everyday objects on a global scale. We understand IoT technologies as a form of infrastructure that bridges the gaps between offline spaces and online networks as they track, transmit, and construct digital data from and of the physical world. We examine the social construction of IoT network technologies through their technological design and corporate discourses. In this article, we explore the methodological challenges and opportunities of studying IoT as an emerging network technology. We draw on a case study of a low-power wide-area network (LPWAN), a cost-effective radio frequency network that is designed to connect sensors across long distances. Reflecting on our semi-structured interviews with LPWAN users and advocates, participant observation at conferences about LPWAN, as well as a community-based LPWAN project, we examine the intersections of methods and practices as related to space, data, and infrastructures. We identify three key methodological obstacles involved in studying the social construction of networked technologies that straddle physical and digital environments. These include (a) transcending the invisibility and abstraction of network infrastructures, (b) managing practical and conceptual boundaries to sample key cases and participants, and (c) negotiating competing technospatial imaginaries between participants and researchers. Through our reflection, we demonstrate that these challenges also serve as generative methodological opportunities, extending existing tools to study the ways data connects online and offline spaces.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952063</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>