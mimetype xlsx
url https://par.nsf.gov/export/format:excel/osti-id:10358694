--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10358694</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pcbi.1009618</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Internal state effects on behavioral shifts in freely behaving praying mantises (Tenodera sinensis)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pickard, Shanel C.; Bertsch, David J.; Le Garrec, Zoe; Ritzmann, Roy E.; Quinn, Roger D.; Szczecinski, Nicholas S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Louis, Matthieu</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-20T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS Computational Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e1009618</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1553-7358</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>How we interact with our environment largely depends on both the external cues presented by our surroundings and the internal state from within. Internal states are the ever-changing physiological conditions that communicate the immediate survival needs and motivate the animal to behaviorally fulfill them. Satiety level constitutes such a state, and therefore has a dynamic influence on the output behaviors of an animal. In predatory insects like the praying mantis, hunting tactics, grooming, and mating have been shown to change hierarchical organization of behaviors depending on satiety. Here, we analyze behavior sequences of freely hunting praying mantises (              Tenodera sinensis              ) to explore potential differences in sequential patterning of behavior as a correlate of satiety. First, our data supports previous work that showed starved praying mantises were not just more often attentive to prey, but also more often attentive to              further              prey. This was indicated by the increased time fraction spent in attentive bouts such as prey monitoring, head turns (to track prey), translations (closing the distance to the prey), and more strike attempts. With increasing satiety, praying mantises showed reduced time in these behaviors and exhibited them primarily towards close-proximity prey. Furthermore, our data demonstrates that during states of starvation, the praying mantis exhibits a stereotyped pattern of behavior that is highly motivated by prey capture. As satiety increased, the sequenced behaviors became more variable, indicating a shift away from the necessity of prey capture to more fluid presentations of behavior assembly.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1704436</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>