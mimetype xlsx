--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10358706</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/RESPECT51740.2021.9620634</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Defining and Delivering Equity: How one RPP develops a definition and puts it into practice</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hadad, Roxana; Ryoo, Jean; Flapan, Julie; Kong, Steve</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>CSforALL and SageFox</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Defining and Delivering Equity: How one RPP develops a definition and puts it into practice</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 2</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Computer science (CS) has the potential to positively impact the economic well-being of those who pursue it, and the lives of those who benefit from its innovations. Yet, large CS learning opportunity gaps exist for students from systemically excluded populations. Because of these disparities, the Computer Science for All (CS for All) movement has brought nationwide attention to inequity in CS education. Funding agencies and institutions are supporting the development of research-practice partnerships (RPPs) to address these disparities, recognizing that collaboration between researchers and educators yields accurate and relevant research results, while informing teaching practice. However, for initiatives to effectively make computing inclusive, partnership members need to begin with a shared and collaboratively generated definition of equity to which all are accountable. This paper takes a critical look at the development of a shared definition of equity and its application in a CS for All RPP composed of university researchers and administrators from local education agencies across a large west coast state. Details are shared about how the RPP came together across research and practice to define equity, as well as how that definition continued to evolve and inform the larger project’s work with school administrators/educators. Suggestions about how to apply key lessons from this equity exercise are offered to inform similar justice-oriented projects.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1837780</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>