--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10358716</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/HOST54066.2022.9839980</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Systolic Acceleration of Polynomial Multiplication for KEM Saber and Binary Ring-LWE Post-Quantum Cryptography</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bao, Tianyou; He, Pengzhou; Xie, Jiafeng</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 IEEE International Symposium on Hardware Oriented Security and Trust (HOST)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>157 to 160</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Following the rapid progress in the post-quantum cryptography (PQC) field that many efforts have been gradually switched to the hardware implementation side, this paper presents a novel systolic accelerator for polynomial multiplication within two lattice-based PQC algorithms, key encapsulation mechanism (KEM) Saber and binary Ring-Learning-with-Errors (BRLWE)-based encryption scheme. Based on the observation that polynomial multiplication over ring is the key arithmetic operation for the two PQC schemes, we have proposed a novel systolic accelerator for the targeted polynomial multiplications (applicable to two PQC schemes). Mathematical formulation is given to illustrate the proposed algorithmic operation for both schemes. Then, the proposed systolic accelerator is presented. Finally, field-programmable gate array (FPGA) implementation results have been provided to confirm the efficiency of the proposed systolic accelerator under two schemes. The proposed accelerator is highly efficient, and the following work may focus on cryptoprocessor design and side-channel attacks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020625</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>