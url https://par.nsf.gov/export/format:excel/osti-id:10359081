--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,168 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...116 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,181 +65,310 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10359081</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>P4DDPI: Securing P4-Programmable Data Plane Networks via DNS Deep Packet Inspection</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>AlSabeh, Ali; Kfoury, Elie; Crichigno, Jorge; Bou-Harb, Elias</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>NDSS Symposium 2022</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>One of the main roles of the Domain Name System (DNS) is to map domain names to IP addresses. Despite the importance of this function, DNS traffic often passes without
+being analyzed, thus making the DNS a center of attacks that keep evolving and growing. Software-based mitigation approaches and dedicated state-of-the-art firewalls can become
+a bottleneck and are subject to saturation attacks, especially in high-speed networks. The emerging P4-programmable data plane can implement a variety of network security mitigation
+approaches at high-speed rates without disrupting legitimate traffic.
+This paper describes a system that relies on programmable switches and their stateful processing capabilities to parse and analyze DNS traffic solely in the data plane, and subsequently apply security policies on domains according to the network administrator. In particular, Deep Packet Inspection (DPI) is leveraged to extract the domain name consisting of any number of labels and hence, apply filtering rules (e.g., blocking malicious domains). Evaluation results show that the proposed approach can parse more domain labels than any state-of-the-art P4-based approach. Additionally, a significant performance gain is attained
+when comparing it to a traditional software firewall -pfsense-, in terms of throughput, delay, and packet loss. The resources occupied by the implemented P4 program are minimal, which allows for more security functionalities to be added.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2118311</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>