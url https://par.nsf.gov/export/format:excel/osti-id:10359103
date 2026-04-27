--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10359103</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10514-022-10058-5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Method of evolving junction on optimal path planning in flows fields</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhai, Haoyan; Hou, Mengxue; Zhang, Fumin; Zhou, Haomin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Autonomous Robots</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0929-5593</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We propose an algorithm using method of evolving junctions to solve the optimal path planning problems with piece-wise constant flow fields. In such flow fields, we prove that the optimal trajectories, with respect to a convex Lagrangian in the objective function, must be formed by piece-wise constant velocity motions. Taking advantage of this property, we transform the infinite dimensional optimal control problem into a finite dimensional optimization and use intermittent diffusion to solve the problems. The algorithm is proven to be complete. At last, we demonstrate the performance of the algorithm with various simulation examples.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1934836; 1849228; 1828678</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>