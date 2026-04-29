--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10359185</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Lightweight Implementation of Saber Resistant Against Side-Channel Attacks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Abdulgadir, Abubakr; Mohajerani, Kamyar; Dang, Viet Ba; Kaps, Jens-Peter; Gaj, Kris</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Adhikari, Avishek; Küsters, Ralf; Preneel, Bart</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-09T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Progress in Cryptology – INDOCRYPT 2021. INDOCRYPT 2021</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The field of post-quantum cryptography aims to develop and analyze algorithms that can withstand classical and quantum cryptanalysis. The NIST PQC standardization process, now in its third round, specifies ease of protection against side-channel analysis as an important selection criterion. In this work, we develop and validate a masked hardware implementation of Saber key encapsulation mechanism, a third-round NIST PQC finalist. We first design a baseline lightweight hardware architecture of Saber and then apply side-channel countermeasures. Our protected hardware implementation is significantly faster than previously reported protected software and software/hardware co-design implementations. Additionally, applying side-channel countermeasures to our baseline design incurs approximately 2.9x and 1.4x penalty in terms of the number of LUTs and latency, respectively, in modern FPGAs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1801512</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>