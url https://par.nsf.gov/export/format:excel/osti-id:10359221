--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10359221</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fpls.2021.695846</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sap Flow Disruption in Grapevine Is the Early Signal Predicting the Structural, Functional, and Genetic Responses to Esca Disease</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ouadi, Loris; Bruez, Emilie; Bastien, Sylvie; Yacoub, Amira; Coppin, Cindy; Guérin-Dubrana, Lucia; Fontaine, Florence; Domec, Jean-Christophe; Rey, Patrice</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Plant Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-462X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Fungal species involved in Esca cause the formation of grapevine wood necroses. It results in the deterioration of vascular network transport capacity and the disturbance of the physiological processes, leading to gradual or sudden grapevine death. Herein, for two consecutive growing seasons, a detailed analysis of the structural (wood necrosis and leaf discoloration) and physiological parameters related to the water use of healthy and esca-symptomatic grapevines was conducted. Measurements were carried out on 17-year-old grapevines that expressed, or not, Esca-leaf symptoms in a vineyard of the Bordeaux region (France). Whole-plant transpiration was recorded continuously from pre-veraison to harvest, using noninvasive sap flow sensors. Whole-plant transpiration was systematically about 40–50% lower in Esca-diseased grapevines compared with controls, and this difference can be observed around 2 weeks before the first Esca-foliar symptoms appeared in the vineyard. Unlike grapevine sap flow disruption, structural (e.g., leaf discolorations), functional (e.g., stomatal conductance, photosynthetic activity, phenolic compounds), and genetic (e.g., expression of leaf-targeted genes) plant responses were only significantly impacted by Esca at the onset and during leaf symptoms development. We conclude that sap flow dynamic, which was related to a high level of a white-rot necrosis, provides a useful tool to predict plant disorders due to Esca-grapevine disease.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754893</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>