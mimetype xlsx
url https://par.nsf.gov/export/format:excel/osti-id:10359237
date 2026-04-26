--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10359237</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Drifuzz: Harvesting Bugs in Device Drivers from Golden Seeds</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shen, Zekun; Roongta, Ritik; Dolan-Gavitt, Brendan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>USENIX Security Symposium</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Peripheral hardware in modern computers is typically assumed to be secure and not malicious, and device drivers are implemented in a way that trusts inputs from hardware. However, recent vulnerabilities such as Broadpwn have demonstrated that attackers can exploit hosts through vulnerable peripherals, highlighting the importance of securing the OS-peripheral boundary. In this paper, we propose a hardware-free concolic-augmented fuzzer targeting WiFi and Ethernet drivers, and a technique for generating high-quality initial seeds, which we call golden seeds, that allow fuzzing to bypass difficult code constructs during driver initialization. Compared to prior work using symbolic execution or greybox fuzzing, Drifuzz is more successful at automatically finding inputs that allow network interfaces to be fully initialized, and improves fuzzing coverage by 214% (3.1×) in WiFi drivers and 60% (1.6×) for Ethernet drivers. During our experiments with fourteen PCI and USB network drivers, we find twelve previously unknown bugs, two of which were assigned CVEs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2001161; 2145482</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>