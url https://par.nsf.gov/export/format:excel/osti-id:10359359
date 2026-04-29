--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10359359</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2201213119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Extreme hydroxyl amounts generated by thunderstorm-induced corona on grounded metal objects</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brune, William H.; Jenkins, Jena M.; Olson, Gabrielle A.; McFarland, Patrick J.; Miller, David O.; Mao, Jingqiu; Ren, Xinrong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Atmospheric electrical discharges are now known to generate unexpectedly large amounts of the atmosphere’s primary oxidant, hydroxyl (OH), in thunderstorm anvils, where electrical discharges are caused by atmospheric charge separation. The question is “Do other electrical discharges also generate large amounts of oxidants?” In this paper, we demonstrate that corona formed on grounded metal objects under thunderstorms produce extreme amounts of OH, hydroperoxyl (HO              2              ), and ozone (O              3              ). Hundreds of parts per trillion to parts per billion of OH and HO              2              were measured during seven thunderstorms that passed over the rooftop site during an air quality study in Houston, TX in summer 2006. A combination of analysis of these field results and laboratory experiments shows that these extreme oxidant amounts were generated by corona on the inlet of the OH-measuring instrument and that corona are easier to generate on lightning rods than on the inlet. In the laboratory, increasing the electric field increased OH, HO              2              , and O              3              , with 14 times more O              3              generated than OH and HO              2              , which were equal. Calculations show that corona on lightning rods can annually generate OH that is 10–100 times ambient amounts within centimeters of the lightning rod and on high-voltage electrical power lines can generate OH that is 500 times ambient a meter away from the corona. Contrary to current thinking, previously unrecognized corona-generated OH, not corona-generated UV radiation, mostly likely initiates premature degradation of high-voltage polymer insulators.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1834711; 0209972</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>